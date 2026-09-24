--- v0 (2026-07-26)
+++ v1 (2026-09-24)
@@ -12,404 +12,422 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>ФИО</t>
   </si>
   <si>
     <t>Приоритет</t>
   </si>
   <si>
     <t>Документы</t>
   </si>
   <si>
     <t>Этап 1Наличие льготыПервоочередное право на зачисление</t>
   </si>
   <si>
     <t>Этап 2Среднее арифметическоеоценок аттестата</t>
   </si>
   <si>
     <t>Этап 3Среднее арифметическое баллов по предметамИнформатика, Математика, Физика</t>
   </si>
   <si>
+    <t>Этап 4Дата подачи заявления</t>
+  </si>
+  <si>
     <t>Примечание</t>
   </si>
   <si>
+    <t>Крапивин Антон Игоревич</t>
+  </si>
+  <si>
+    <t>оригинал</t>
+  </si>
+  <si>
+    <t>Зачислен</t>
+  </si>
+  <si>
+    <t>Крапивин Арсений Игоревич</t>
+  </si>
+  <si>
     <t>Литвинов Максим Алексеевич</t>
   </si>
   <si>
-    <t>оригинал</t>
+    <t>Гумиров Дамиль Рудамильевич</t>
+  </si>
+  <si>
+    <t>Сисанбаев Артём Ильдарович</t>
+  </si>
+  <si>
+    <t>Жабатинский Владимир Андреевич</t>
+  </si>
+  <si>
+    <t>Бахарев Юрий Андреевич</t>
+  </si>
+  <si>
+    <t>Андреев Данила Сергеевич</t>
+  </si>
+  <si>
+    <t>Арзамасцева Алёна Андреевна</t>
+  </si>
+  <si>
+    <t>Ахатов Альфарит Адикович</t>
+  </si>
+  <si>
+    <t>Дорохин Данил Витальевич</t>
+  </si>
+  <si>
+    <t>Нидергаус Владислав Дмитриевич</t>
+  </si>
+  <si>
+    <t>Волков Матвей Евгеньевич</t>
+  </si>
+  <si>
+    <t>Ивойлов Ильшат Вадимович</t>
+  </si>
+  <si>
+    <t>Слабуш Родион Александрович</t>
+  </si>
+  <si>
+    <t>Ханнанов Эрик Рустамович</t>
+  </si>
+  <si>
+    <t>Халиуллин Владислав Ринатович</t>
+  </si>
+  <si>
+    <t>Колчеданцева Дарья Алексеевна</t>
+  </si>
+  <si>
+    <t>Морозов Константин Павлович</t>
+  </si>
+  <si>
+    <t>Ленский Савелий Владимирович</t>
+  </si>
+  <si>
+    <t>Фаткуллин Рифат Варисович</t>
+  </si>
+  <si>
+    <t>Новиков Артём Дмитриевич</t>
+  </si>
+  <si>
+    <t>Царегородцев Андрей Алексеевич</t>
+  </si>
+  <si>
+    <t>Пономарёв Николай Владимирович</t>
+  </si>
+  <si>
+    <t>Рахматуллин Артём Вячеславович</t>
+  </si>
+  <si>
+    <t>Подлеснов Кирилл Васильевич</t>
+  </si>
+  <si>
+    <t>Курбатов Егор Дмитриевич</t>
+  </si>
+  <si>
+    <t>Девятов Евгений Анатольевич</t>
+  </si>
+  <si>
+    <t>Астахов Дмитрий Александрович</t>
+  </si>
+  <si>
+    <t>Яшин Владимир Олегович</t>
+  </si>
+  <si>
+    <t>Мансуров Виктор Вилевич</t>
+  </si>
+  <si>
+    <t>Велижанский Кирилл Сергеевич</t>
+  </si>
+  <si>
+    <t>Богосюк Тимофей Александрович</t>
+  </si>
+  <si>
+    <t>Чуев Иван Максимович</t>
+  </si>
+  <si>
+    <t>Феденев Александр Николаевич</t>
+  </si>
+  <si>
+    <t>Харьков Ярослав Сергеевич</t>
+  </si>
+  <si>
+    <t>Кузеванов Иван Сергеевич</t>
+  </si>
+  <si>
+    <t>Чекалин Сергей Павлович</t>
+  </si>
+  <si>
+    <t>Стеликов Артём Викторович</t>
+  </si>
+  <si>
+    <t>Зайцев Никита Константинович</t>
+  </si>
+  <si>
+    <t>МЕЗИН ИВАН АЛЕКСАНДРОВИЧ</t>
+  </si>
+  <si>
+    <t>Иванов Виктор Александрович</t>
+  </si>
+  <si>
+    <t>Хакимов Даниил Александрович</t>
+  </si>
+  <si>
+    <t>Косов Никита Александрович</t>
+  </si>
+  <si>
+    <t>Алимпиев Максим Артемович</t>
+  </si>
+  <si>
+    <t>Булдаков Сергей Фёдорович</t>
+  </si>
+  <si>
+    <t>Немов Илья Сергеевич</t>
+  </si>
+  <si>
+    <t>Бурганов Захар Григорьевич</t>
+  </si>
+  <si>
+    <t>Летова Диана Владимировна</t>
+  </si>
+  <si>
+    <t>Иванов Кирилл Александрович</t>
   </si>
   <si>
     <t>Рекомендован к зачислению</t>
   </si>
   <si>
-    <t>Гумиров Дамиль Рудамильевич</t>
-[...8 lines deleted...]
-    <t>Бахарев Юрий Андреевич</t>
+    <t>Худоян Гриша Акмович</t>
+  </si>
+  <si>
+    <t>Резервпроходит по первому приоритету на бюджет</t>
+  </si>
+  <si>
+    <t>Девятков Денис Алексеевич</t>
+  </si>
+  <si>
+    <t>Резерв</t>
+  </si>
+  <si>
+    <t>Сираев Вадим Анфирович</t>
+  </si>
+  <si>
+    <t>Диянов Дмитрий Валерьевич</t>
+  </si>
+  <si>
+    <t>Расулев Артур Радикович</t>
+  </si>
+  <si>
+    <t>Попов Тимофей Викторович</t>
+  </si>
+  <si>
+    <t>Хайрулин Кирилл Вячеславович</t>
+  </si>
+  <si>
+    <t>Николаев Никита Павлович</t>
+  </si>
+  <si>
+    <t>Бондаренко Сергей Андреевич</t>
+  </si>
+  <si>
+    <t>Плугатырев Димитрий Сергеевич</t>
+  </si>
+  <si>
+    <t>Петраков Андрей Витальевич</t>
+  </si>
+  <si>
+    <t>Лутфуллин Владислав Ильфирович</t>
+  </si>
+  <si>
+    <t>Галагуш Игорь Артемович</t>
+  </si>
+  <si>
+    <t>копия</t>
+  </si>
+  <si>
+    <t>Александрова Злата Витальевна</t>
   </si>
   <si>
     <t>Валеев Дамиль Данилович</t>
   </si>
   <si>
-    <t>Андреев Данила Сергеевич</t>
-[...95 lines deleted...]
-    <t>Касимов Бауржан Нуржанович</t>
+    <t>нет документов</t>
+  </si>
+  <si>
+    <t>Марусяк Артём Игоревич</t>
+  </si>
+  <si>
+    <t>Жургунов Тимур Кайратович</t>
+  </si>
+  <si>
+    <t>Мухаррямов Ильдар Наильевич</t>
+  </si>
+  <si>
+    <t>Юдин Матвей Андреевич</t>
+  </si>
+  <si>
+    <t>Полушкин Данил Сергеевич</t>
+  </si>
+  <si>
+    <t>Борисов Улукбек Адисбекович</t>
+  </si>
+  <si>
+    <t>Ежов Константин Егорович</t>
+  </si>
+  <si>
+    <t>Дорожкин Александр Сергеевич</t>
+  </si>
+  <si>
+    <t>Исмагилов Роман Алексеевич</t>
+  </si>
+  <si>
+    <t>Высоцкий Данил Леонидович</t>
+  </si>
+  <si>
+    <t>Абжуев Алексей Константинович</t>
+  </si>
+  <si>
+    <t>Пономарев Артём Антонович</t>
+  </si>
+  <si>
+    <t>Мишин Сергей Викторович</t>
+  </si>
+  <si>
+    <t>Лучкин Арсений Александрович</t>
+  </si>
+  <si>
+    <t>Шкурихин Матвей Сергеевич</t>
+  </si>
+  <si>
+    <t>Николаев Андрей Сергеевич</t>
+  </si>
+  <si>
+    <t>Завлетдинов Даниил Евгеньевич</t>
+  </si>
+  <si>
+    <t>Барави Майрам Гиоргиевна</t>
+  </si>
+  <si>
+    <t>Утяшев Николай Николаевич</t>
+  </si>
+  <si>
+    <t>Азнабаев Данил Ильнурович</t>
+  </si>
+  <si>
+    <t>Батухтин Павел Николаевич</t>
+  </si>
+  <si>
+    <t>Азизов Адам Ханларович</t>
+  </si>
+  <si>
+    <t>Теплов Антон Сергеевич</t>
+  </si>
+  <si>
+    <t>Чернов Игорь Андреевич</t>
+  </si>
+  <si>
+    <t>Лащев Максим Сергеевич</t>
   </si>
   <si>
     <t>Коротков Артем Андреевич</t>
   </si>
   <si>
-    <t>Лащев Максим Сергеевич</t>
-[...14 lines deleted...]
-    <t>Хайрулин Кирилл Вячеславович</t>
+    <t>Мамедов Егор Денисович</t>
+  </si>
+  <si>
+    <t>Жильцов Тимофей Юрьевич</t>
   </si>
   <si>
     <t>Дружкин Алексей Константинович</t>
   </si>
   <si>
-    <t>Рязанов Андрей Николаевич</t>
-[...2 lines deleted...]
-    <t>Тумансин Руслан Василевич</t>
+    <t>Гордеев Трофим Константинович</t>
+  </si>
+  <si>
+    <t>Ахмадьянов Михаил Михайлович</t>
+  </si>
+  <si>
+    <t>Нагаев Егор Витальевич</t>
+  </si>
+  <si>
+    <t>Велин Максим Евгеньевич</t>
+  </si>
+  <si>
+    <t>Куваев Прохор Алексеевич</t>
   </si>
   <si>
     <t>Алмакаев Иван Васильевич</t>
   </si>
   <si>
-    <t>Бесфамильный Александр Дмитриевич</t>
-[...50 lines deleted...]
-    <t>Петрищев Кирилл Сергеевич</t>
+    <t>Коршунов Александр Андреевич</t>
+  </si>
+  <si>
+    <t>Хабибулин Артур Ильдарович</t>
+  </si>
+  <si>
+    <t>Елесин Егор Игоревич</t>
+  </si>
+  <si>
+    <t>Галимов Никита Дмитриевич</t>
+  </si>
+  <si>
+    <t>Башков Максим Витальевич</t>
+  </si>
+  <si>
+    <t>Чинилов Мирон Алексеевич</t>
+  </si>
+  <si>
+    <t>Красильникова Валерия Николаевна</t>
   </si>
   <si>
     <t>Тепляков Дмитрий Александрович</t>
-  </si>
-[...115 lines deleted...]
-    <t>Красильникова Валерия Николаевна</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -712,2688 +730,3125 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H104"/>
+  <dimension ref="A1:I109"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
       <c r="D2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E2">
         <v>1</v>
       </c>
       <c r="F2">
-        <v>3.45</v>
+        <v>3.82</v>
       </c>
       <c r="G2">
-        <v>4</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:8">
+        <v>3.67</v>
+      </c>
+      <c r="H2">
+        <v>18</v>
+      </c>
+      <c r="I2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C3">
         <v>1</v>
       </c>
       <c r="D3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E3">
         <v>1</v>
       </c>
       <c r="F3">
-        <v>3.36</v>
+        <v>3.55</v>
       </c>
       <c r="G3">
         <v>3.33</v>
       </c>
-      <c r="H3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:8">
+      <c r="H3">
+        <v>19</v>
+      </c>
+      <c r="I3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C4">
         <v>1</v>
       </c>
       <c r="D4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E4">
         <v>1</v>
       </c>
       <c r="F4">
-        <v>3.27</v>
+        <v>3.45</v>
       </c>
       <c r="G4">
-        <v>3.67</v>
-[...5 lines deleted...]
-    <row r="5" spans="1:8">
+        <v>4</v>
+      </c>
+      <c r="H4">
+        <v>41</v>
+      </c>
+      <c r="I4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C5">
         <v>1</v>
       </c>
       <c r="D5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E5">
         <v>1</v>
       </c>
       <c r="F5">
-        <v>3.18</v>
+        <v>3.36</v>
       </c>
       <c r="G5">
         <v>3.33</v>
       </c>
-      <c r="H5" t="s">
-[...3 lines deleted...]
-    <row r="6" spans="1:8">
+      <c r="H5">
+        <v>47</v>
+      </c>
+      <c r="I5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C6">
         <v>1</v>
       </c>
       <c r="D6" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E6">
         <v>1</v>
       </c>
       <c r="F6">
-        <v>3.09</v>
+        <v>3.27</v>
       </c>
       <c r="G6">
-        <v>3.33</v>
-[...5 lines deleted...]
-    <row r="7" spans="1:8">
+        <v>3.67</v>
+      </c>
+      <c r="H6">
+        <v>37</v>
+      </c>
+      <c r="I6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C7">
         <v>1</v>
       </c>
       <c r="D7" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F7">
-        <v>4.27</v>
+        <v>3.18</v>
       </c>
       <c r="G7">
-        <v>4</v>
-[...5 lines deleted...]
-    <row r="8" spans="1:8">
+        <v>3.33</v>
+      </c>
+      <c r="H7">
+        <v>39</v>
+      </c>
+      <c r="I7" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C8">
         <v>1</v>
       </c>
       <c r="D8" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E8">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F8">
-        <v>4.09</v>
+        <v>3.09</v>
       </c>
       <c r="G8">
-        <v>4</v>
-[...5 lines deleted...]
-    <row r="9" spans="1:8">
+        <v>3.33</v>
+      </c>
+      <c r="H8">
+        <v>32</v>
+      </c>
+      <c r="I8" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C9">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D9" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
-        <v>4.0</v>
+        <v>4.09</v>
       </c>
       <c r="G9">
         <v>4</v>
       </c>
-      <c r="H9" t="s">
-[...3 lines deleted...]
-    <row r="10" spans="1:8">
+      <c r="H9">
+        <v>34</v>
+      </c>
+      <c r="I9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>19</v>
       </c>
       <c r="C10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D10" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
-        <v>4.0</v>
+        <v>3.82</v>
       </c>
       <c r="G10">
-        <v>3.67</v>
-[...5 lines deleted...]
-    <row r="11" spans="1:8">
+        <v>3.33</v>
+      </c>
+      <c r="H10">
+        <v>23</v>
+      </c>
+      <c r="I10" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>20</v>
       </c>
       <c r="C11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D11" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11">
-        <v>3.91</v>
+        <v>3.73</v>
       </c>
       <c r="G11">
-        <v>4.33</v>
-[...5 lines deleted...]
-    <row r="12" spans="1:8">
+        <v>4</v>
+      </c>
+      <c r="H11">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>21</v>
       </c>
       <c r="C12">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D12" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12">
-        <v>3.82</v>
+        <v>3.73</v>
       </c>
       <c r="G12">
-        <v>4</v>
-[...5 lines deleted...]
-    <row r="13" spans="1:8">
+        <v>3.67</v>
+      </c>
+      <c r="H12">
+        <v>45</v>
+      </c>
+      <c r="I12" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>22</v>
       </c>
       <c r="C13">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D13" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
-        <v>3.82</v>
+        <v>3.64</v>
       </c>
       <c r="G13">
         <v>3.67</v>
       </c>
-      <c r="H13" t="s">
-[...3 lines deleted...]
-    <row r="14" spans="1:8">
+      <c r="H13">
+        <v>16</v>
+      </c>
+      <c r="I13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>23</v>
       </c>
       <c r="C14">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D14" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
-        <v>3.82</v>
+        <v>3.64</v>
       </c>
       <c r="G14">
-        <v>3.67</v>
-[...5 lines deleted...]
-    <row r="15" spans="1:8">
+        <v>3.33</v>
+      </c>
+      <c r="H14">
+        <v>48</v>
+      </c>
+      <c r="I14" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>24</v>
       </c>
       <c r="C15">
         <v>1</v>
       </c>
       <c r="D15" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
-        <v>3.82</v>
+        <v>3.64</v>
       </c>
       <c r="G15">
-        <v>3.33</v>
-[...5 lines deleted...]
-    <row r="16" spans="1:8">
+        <v>3</v>
+      </c>
+      <c r="H15">
+        <v>36</v>
+      </c>
+      <c r="I15" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>25</v>
       </c>
       <c r="C16">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D16" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16">
-        <v>3.73</v>
+        <v>3.55</v>
       </c>
       <c r="G16">
-        <v>4</v>
-[...5 lines deleted...]
-    <row r="17" spans="1:8">
+        <v>3.67</v>
+      </c>
+      <c r="H16">
+        <v>40</v>
+      </c>
+      <c r="I16" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>26</v>
       </c>
       <c r="C17">
         <v>1</v>
       </c>
       <c r="D17" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E17">
         <v>0</v>
       </c>
       <c r="F17">
-        <v>3.73</v>
+        <v>3.55</v>
       </c>
       <c r="G17">
         <v>3.67</v>
       </c>
-      <c r="H17" t="s">
-[...3 lines deleted...]
-    <row r="18" spans="1:8">
+      <c r="H17">
+        <v>30</v>
+      </c>
+      <c r="I17" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>27</v>
       </c>
       <c r="C18">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D18" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
-        <v>3.73</v>
+        <v>3.55</v>
       </c>
       <c r="G18">
         <v>3.67</v>
       </c>
-      <c r="H18" t="s">
-[...3 lines deleted...]
-    <row r="19" spans="1:8">
+      <c r="H18">
+        <v>9</v>
+      </c>
+      <c r="I18" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>28</v>
       </c>
       <c r="C19">
         <v>1</v>
       </c>
       <c r="D19" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
-        <v>3.64</v>
+        <v>3.55</v>
       </c>
       <c r="G19">
-        <v>3.33</v>
-[...5 lines deleted...]
-    <row r="20" spans="1:8">
+        <v>3.67</v>
+      </c>
+      <c r="H19">
+        <v>8</v>
+      </c>
+      <c r="I19" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>29</v>
       </c>
       <c r="C20">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D20" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
-        <v>3.64</v>
+        <v>3.55</v>
       </c>
       <c r="G20">
-        <v>3.33</v>
-[...5 lines deleted...]
-    <row r="21" spans="1:8">
+        <v>3.67</v>
+      </c>
+      <c r="H20">
+        <v>4</v>
+      </c>
+      <c r="I20" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>30</v>
       </c>
       <c r="C21">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D21" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
         <v>3.55</v>
       </c>
       <c r="G21">
-        <v>3.67</v>
-[...5 lines deleted...]
-    <row r="22" spans="1:8">
+        <v>3.33</v>
+      </c>
+      <c r="H21">
+        <v>38</v>
+      </c>
+      <c r="I21" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>31</v>
       </c>
       <c r="C22">
         <v>1</v>
       </c>
       <c r="D22" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
         <v>3.55</v>
       </c>
       <c r="G22">
-        <v>3.67</v>
-[...5 lines deleted...]
-    <row r="23" spans="1:8">
+        <v>3.33</v>
+      </c>
+      <c r="H22">
+        <v>22</v>
+      </c>
+      <c r="I22" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>32</v>
       </c>
       <c r="C23">
         <v>1</v>
       </c>
       <c r="D23" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
-        <v>3.55</v>
+        <v>3.45</v>
       </c>
       <c r="G23">
-        <v>3.67</v>
-[...5 lines deleted...]
-    <row r="24" spans="1:8">
+        <v>4</v>
+      </c>
+      <c r="H23">
+        <v>6</v>
+      </c>
+      <c r="I23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>33</v>
       </c>
       <c r="C24">
         <v>1</v>
       </c>
       <c r="D24" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E24">
         <v>0</v>
       </c>
       <c r="F24">
-        <v>3.55</v>
+        <v>3.45</v>
       </c>
       <c r="G24">
-        <v>3.33</v>
-[...5 lines deleted...]
-    <row r="25" spans="1:8">
+        <v>3.67</v>
+      </c>
+      <c r="H24">
+        <v>49</v>
+      </c>
+      <c r="I24" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>34</v>
       </c>
       <c r="C25">
         <v>1</v>
       </c>
       <c r="D25" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E25">
         <v>0</v>
       </c>
       <c r="F25">
-        <v>3.55</v>
+        <v>3.45</v>
       </c>
       <c r="G25">
-        <v>3.33</v>
-[...5 lines deleted...]
-    <row r="26" spans="1:8">
+        <v>3.67</v>
+      </c>
+      <c r="H25">
+        <v>15</v>
+      </c>
+      <c r="I25" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>35</v>
       </c>
       <c r="C26">
         <v>1</v>
       </c>
       <c r="D26" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26">
         <v>3.45</v>
       </c>
       <c r="G26">
         <v>3.67</v>
       </c>
-      <c r="H26" t="s">
-[...3 lines deleted...]
-    <row r="27" spans="1:8">
+      <c r="H26">
+        <v>5</v>
+      </c>
+      <c r="I26" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>36</v>
       </c>
       <c r="C27">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D27" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27">
         <v>3.45</v>
       </c>
       <c r="G27">
         <v>3.67</v>
       </c>
-      <c r="H27" t="s">
-[...3 lines deleted...]
-    <row r="28" spans="1:8">
+      <c r="H27">
+        <v>2</v>
+      </c>
+      <c r="I27" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>37</v>
       </c>
       <c r="C28">
         <v>1</v>
       </c>
       <c r="D28" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E28">
         <v>0</v>
       </c>
       <c r="F28">
-        <v>3.36</v>
+        <v>3.45</v>
       </c>
       <c r="G28">
-        <v>4</v>
-[...5 lines deleted...]
-    <row r="29" spans="1:8">
+        <v>3.67</v>
+      </c>
+      <c r="H28">
+        <v>0</v>
+      </c>
+      <c r="I28" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>38</v>
       </c>
       <c r="C29">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D29" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E29">
         <v>0</v>
       </c>
       <c r="F29">
-        <v>3.36</v>
+        <v>3.45</v>
       </c>
       <c r="G29">
-        <v>3.67</v>
-[...5 lines deleted...]
-    <row r="30" spans="1:8">
+        <v>3.33</v>
+      </c>
+      <c r="H29">
+        <v>43</v>
+      </c>
+      <c r="I29" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>39</v>
       </c>
       <c r="C30">
         <v>1</v>
       </c>
       <c r="D30" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E30">
         <v>0</v>
       </c>
       <c r="F30">
-        <v>3.36</v>
+        <v>3.45</v>
       </c>
       <c r="G30">
-        <v>3.67</v>
-[...5 lines deleted...]
-    <row r="31" spans="1:8">
+        <v>3.33</v>
+      </c>
+      <c r="H30">
+        <v>42</v>
+      </c>
+      <c r="I30" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>40</v>
       </c>
       <c r="C31">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D31" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
-        <v>3.36</v>
+        <v>3.45</v>
       </c>
       <c r="G31">
-        <v>3.67</v>
-[...5 lines deleted...]
-    <row r="32" spans="1:8">
+        <v>3.33</v>
+      </c>
+      <c r="H31">
+        <v>35</v>
+      </c>
+      <c r="I31" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>41</v>
       </c>
       <c r="C32">
         <v>1</v>
       </c>
       <c r="D32" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E32">
         <v>0</v>
       </c>
       <c r="F32">
-        <v>3.36</v>
+        <v>3.45</v>
       </c>
       <c r="G32">
         <v>3.33</v>
       </c>
-      <c r="H32" t="s">
-[...3 lines deleted...]
-    <row r="33" spans="1:8">
+      <c r="H32">
+        <v>14</v>
+      </c>
+      <c r="I32" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>42</v>
       </c>
       <c r="C33">
         <v>1</v>
       </c>
       <c r="D33" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E33">
         <v>0</v>
       </c>
       <c r="F33">
-        <v>3.36</v>
+        <v>3.45</v>
       </c>
       <c r="G33">
         <v>3.33</v>
       </c>
-      <c r="H33" t="s">
-[...3 lines deleted...]
-    <row r="34" spans="1:8">
+      <c r="H33">
+        <v>1</v>
+      </c>
+      <c r="I33" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>43</v>
       </c>
       <c r="C34">
+        <v>1</v>
+      </c>
+      <c r="D34" t="s">
+        <v>10</v>
+      </c>
+      <c r="E34">
+        <v>0</v>
+      </c>
+      <c r="F34">
+        <v>3.45</v>
+      </c>
+      <c r="G34">
         <v>3</v>
       </c>
-      <c r="D34" t="s">
-[...15 lines deleted...]
-    <row r="35" spans="1:8">
+      <c r="H34">
+        <v>7</v>
+      </c>
+      <c r="I34" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>44</v>
       </c>
       <c r="C35">
         <v>1</v>
       </c>
       <c r="D35" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E35">
         <v>0</v>
       </c>
       <c r="F35">
-        <v>3.27</v>
+        <v>3.36</v>
       </c>
       <c r="G35">
-        <v>3.67</v>
-[...5 lines deleted...]
-    <row r="36" spans="1:8">
+        <v>4</v>
+      </c>
+      <c r="H35">
+        <v>27</v>
+      </c>
+      <c r="I35" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>45</v>
       </c>
       <c r="C36">
         <v>1</v>
       </c>
       <c r="D36" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E36">
         <v>0</v>
       </c>
       <c r="F36">
-        <v>3.27</v>
+        <v>3.36</v>
       </c>
       <c r="G36">
-        <v>3.67</v>
-[...5 lines deleted...]
-    <row r="37" spans="1:8">
+        <v>4</v>
+      </c>
+      <c r="H36">
+        <v>20</v>
+      </c>
+      <c r="I36" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>46</v>
       </c>
       <c r="C37">
         <v>1</v>
       </c>
       <c r="D37" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E37">
         <v>0</v>
       </c>
       <c r="F37">
-        <v>3.27</v>
+        <v>3.36</v>
       </c>
       <c r="G37">
         <v>3.67</v>
       </c>
-      <c r="H37" t="s">
-[...3 lines deleted...]
-    <row r="38" spans="1:8">
+      <c r="H37">
+        <v>46</v>
+      </c>
+      <c r="I37" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>47</v>
       </c>
       <c r="C38">
         <v>1</v>
       </c>
       <c r="D38" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E38">
         <v>0</v>
       </c>
       <c r="F38">
-        <v>3.27</v>
+        <v>3.36</v>
       </c>
       <c r="G38">
-        <v>3.33</v>
-[...5 lines deleted...]
-    <row r="39" spans="1:8">
+        <v>3.67</v>
+      </c>
+      <c r="H38">
+        <v>33</v>
+      </c>
+      <c r="I38" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>48</v>
       </c>
       <c r="C39">
         <v>1</v>
       </c>
       <c r="D39" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E39">
         <v>0</v>
       </c>
       <c r="F39">
-        <v>3.27</v>
+        <v>3.36</v>
       </c>
       <c r="G39">
-        <v>3.33</v>
-[...5 lines deleted...]
-    <row r="40" spans="1:8">
+        <v>3.67</v>
+      </c>
+      <c r="H39">
+        <v>31</v>
+      </c>
+      <c r="I39" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>49</v>
       </c>
       <c r="C40">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D40" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E40">
         <v>0</v>
       </c>
       <c r="F40">
-        <v>3.27</v>
+        <v>3.36</v>
       </c>
       <c r="G40">
-        <v>3.33</v>
-[...5 lines deleted...]
-    <row r="41" spans="1:8">
+        <v>3.67</v>
+      </c>
+      <c r="H40">
+        <v>28</v>
+      </c>
+      <c r="I40" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>50</v>
       </c>
       <c r="C41">
         <v>1</v>
       </c>
       <c r="D41" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E41">
         <v>0</v>
       </c>
       <c r="F41">
-        <v>3.27</v>
+        <v>3.36</v>
       </c>
       <c r="G41">
-        <v>3.33</v>
-[...5 lines deleted...]
-    <row r="42" spans="1:8">
+        <v>3.67</v>
+      </c>
+      <c r="H41">
+        <v>26</v>
+      </c>
+      <c r="I41" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>51</v>
       </c>
       <c r="C42">
         <v>1</v>
       </c>
       <c r="D42" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E42">
         <v>0</v>
       </c>
       <c r="F42">
-        <v>3.27</v>
+        <v>3.36</v>
       </c>
       <c r="G42">
-        <v>3.33</v>
-[...5 lines deleted...]
-    <row r="43" spans="1:8">
+        <v>3.67</v>
+      </c>
+      <c r="H42">
+        <v>25</v>
+      </c>
+      <c r="I42" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>52</v>
       </c>
       <c r="C43">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D43" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E43">
         <v>0</v>
       </c>
       <c r="F43">
-        <v>3.27</v>
+        <v>3.36</v>
       </c>
       <c r="G43">
-        <v>3.33</v>
-[...5 lines deleted...]
-    <row r="44" spans="1:8">
+        <v>3.67</v>
+      </c>
+      <c r="H43">
+        <v>24</v>
+      </c>
+      <c r="I43" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>53</v>
       </c>
       <c r="C44">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D44" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E44">
         <v>0</v>
       </c>
       <c r="F44">
-        <v>3.27</v>
+        <v>3.36</v>
       </c>
       <c r="G44">
-        <v>3.33</v>
-[...5 lines deleted...]
-    <row r="45" spans="1:8">
+        <v>3.67</v>
+      </c>
+      <c r="H44">
+        <v>17</v>
+      </c>
+      <c r="I44" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>54</v>
       </c>
       <c r="C45">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D45" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E45">
         <v>0</v>
       </c>
       <c r="F45">
-        <v>3.27</v>
+        <v>3.36</v>
       </c>
       <c r="G45">
-        <v>3.33</v>
-[...5 lines deleted...]
-    <row r="46" spans="1:8">
+        <v>3.67</v>
+      </c>
+      <c r="H45">
+        <v>13</v>
+      </c>
+      <c r="I45" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>55</v>
       </c>
       <c r="C46">
         <v>1</v>
       </c>
       <c r="D46" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E46">
         <v>0</v>
       </c>
       <c r="F46">
-        <v>3.2</v>
+        <v>3.36</v>
       </c>
       <c r="G46">
-        <v>3.33</v>
-[...5 lines deleted...]
-    <row r="47" spans="1:8">
+        <v>3.67</v>
+      </c>
+      <c r="H46">
+        <v>10</v>
+      </c>
+      <c r="I46" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>56</v>
       </c>
       <c r="C47">
         <v>1</v>
       </c>
       <c r="D47" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E47">
         <v>0</v>
       </c>
       <c r="F47">
-        <v>3.18</v>
+        <v>3.36</v>
       </c>
       <c r="G47">
         <v>3.67</v>
       </c>
-      <c r="H47" t="s">
-[...3 lines deleted...]
-    <row r="48" spans="1:8">
+      <c r="H47">
+        <v>3</v>
+      </c>
+      <c r="I47" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>57</v>
       </c>
       <c r="C48">
         <v>1</v>
       </c>
       <c r="D48" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E48">
         <v>0</v>
       </c>
       <c r="F48">
-        <v>3.18</v>
+        <v>3.36</v>
       </c>
       <c r="G48">
-        <v>3.67</v>
-[...5 lines deleted...]
-    <row r="49" spans="1:8">
+        <v>3.33</v>
+      </c>
+      <c r="H48">
+        <v>44</v>
+      </c>
+      <c r="I48" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>58</v>
       </c>
       <c r="C49">
         <v>1</v>
       </c>
       <c r="D49" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E49">
         <v>0</v>
       </c>
       <c r="F49">
-        <v>3.18</v>
+        <v>3.36</v>
       </c>
       <c r="G49">
-        <v>3.67</v>
-[...5 lines deleted...]
-    <row r="50" spans="1:8">
+        <v>3.33</v>
+      </c>
+      <c r="H49">
+        <v>11</v>
+      </c>
+      <c r="I49" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>59</v>
       </c>
       <c r="C50">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D50" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E50">
         <v>0</v>
       </c>
       <c r="F50">
-        <v>3.18</v>
+        <v>3.36</v>
       </c>
       <c r="G50">
-        <v>3.33</v>
-[...5 lines deleted...]
-    <row r="51" spans="1:8">
+        <v>3</v>
+      </c>
+      <c r="H50">
+        <v>12</v>
+      </c>
+      <c r="I50" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>60</v>
       </c>
       <c r="C51">
         <v>1</v>
       </c>
       <c r="D51" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E51">
         <v>0</v>
       </c>
       <c r="F51">
-        <v>3.18</v>
+        <v>3.27</v>
       </c>
       <c r="G51">
-        <v>3.33</v>
-[...5 lines deleted...]
-    <row r="52" spans="1:8">
+        <v>3.67</v>
+      </c>
+      <c r="H51">
+        <v>82</v>
+      </c>
+      <c r="I51" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C52">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D52" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E52">
         <v>0</v>
       </c>
       <c r="F52">
-        <v>3.18</v>
+        <v>3.27</v>
       </c>
       <c r="G52">
-        <v>3.33</v>
-[...5 lines deleted...]
-    <row r="53" spans="1:8">
+        <v>3.67</v>
+      </c>
+      <c r="H52">
+        <v>79</v>
+      </c>
+      <c r="I52" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C53">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D53" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E53">
         <v>0</v>
       </c>
       <c r="F53">
-        <v>3.18</v>
+        <v>3.27</v>
       </c>
       <c r="G53">
         <v>3.33</v>
       </c>
-      <c r="H53" t="s">
-[...3 lines deleted...]
-    <row r="54" spans="1:8">
+      <c r="H53">
+        <v>107</v>
+      </c>
+      <c r="I53" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C54">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D54" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E54">
         <v>0</v>
       </c>
       <c r="F54">
-        <v>3.18</v>
+        <v>3.27</v>
       </c>
       <c r="G54">
         <v>3.33</v>
       </c>
-      <c r="H54" t="s">
-[...3 lines deleted...]
-    <row r="55" spans="1:8">
+      <c r="H54">
+        <v>78</v>
+      </c>
+      <c r="I54" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C55">
+        <v>1</v>
+      </c>
+      <c r="D55" t="s">
+        <v>10</v>
+      </c>
+      <c r="E55">
+        <v>0</v>
+      </c>
+      <c r="F55">
+        <v>3.27</v>
+      </c>
+      <c r="G55">
         <v>3</v>
       </c>
-      <c r="D55" t="s">
-[...15 lines deleted...]
-    <row r="56" spans="1:8">
+      <c r="H55">
+        <v>29</v>
+      </c>
+      <c r="I55" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C56">
         <v>1</v>
       </c>
       <c r="D56" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E56">
         <v>0</v>
       </c>
       <c r="F56">
         <v>3.18</v>
       </c>
       <c r="G56">
         <v>3.33</v>
       </c>
-      <c r="H56" t="s">
-[...3 lines deleted...]
-    <row r="57" spans="1:8">
+      <c r="H56">
+        <v>76</v>
+      </c>
+      <c r="I56" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C57">
         <v>1</v>
       </c>
       <c r="D57" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E57">
         <v>0</v>
       </c>
       <c r="F57">
         <v>3.18</v>
       </c>
       <c r="G57">
         <v>3.33</v>
       </c>
-      <c r="H57" t="s">
-[...3 lines deleted...]
-    <row r="58" spans="1:8">
+      <c r="H57">
+        <v>73</v>
+      </c>
+      <c r="I57" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C58">
         <v>1</v>
       </c>
       <c r="D58" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E58">
         <v>0</v>
       </c>
       <c r="F58">
         <v>3.18</v>
       </c>
       <c r="G58">
         <v>3.33</v>
       </c>
-      <c r="H58" t="s">
-[...3 lines deleted...]
-    <row r="59" spans="1:8">
+      <c r="H58">
+        <v>63</v>
+      </c>
+      <c r="I58" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C59">
         <v>1</v>
       </c>
       <c r="D59" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E59">
         <v>0</v>
       </c>
       <c r="F59">
         <v>3.18</v>
       </c>
       <c r="G59">
         <v>3.33</v>
       </c>
-      <c r="H59" t="s">
+      <c r="H59">
         <v>62</v>
       </c>
-    </row>
-    <row r="60" spans="1:8">
+      <c r="I59" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C60">
         <v>1</v>
       </c>
       <c r="D60" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E60">
         <v>0</v>
       </c>
       <c r="F60">
         <v>3.18</v>
       </c>
       <c r="G60">
         <v>3.33</v>
       </c>
-      <c r="H60" t="s">
-[...3 lines deleted...]
-    <row r="61" spans="1:8">
+      <c r="H60">
+        <v>55</v>
+      </c>
+      <c r="I60" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C61">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D61" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E61">
         <v>0</v>
       </c>
       <c r="F61">
         <v>3.18</v>
       </c>
       <c r="G61">
         <v>3</v>
       </c>
-      <c r="H61" t="s">
-[...3 lines deleted...]
-    <row r="62" spans="1:8">
+      <c r="H61">
+        <v>68</v>
+      </c>
+      <c r="I61" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C62">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D62" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E62">
         <v>0</v>
       </c>
       <c r="F62">
         <v>3.18</v>
       </c>
       <c r="G62">
         <v>3</v>
       </c>
-      <c r="H62" t="s">
-[...3 lines deleted...]
-    <row r="63" spans="1:8">
+      <c r="H62">
+        <v>50</v>
+      </c>
+      <c r="I62" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C63">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D63" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E63">
         <v>0</v>
       </c>
       <c r="F63">
-        <v>3.18</v>
+        <v>3.09</v>
       </c>
       <c r="G63">
+        <v>3.33</v>
+      </c>
+      <c r="H63">
+        <v>89</v>
+      </c>
+      <c r="I63" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64"/>
+      <c r="B64" t="s">
+        <v>76</v>
+      </c>
+      <c r="C64">
+        <v>1</v>
+      </c>
+      <c r="D64" t="s">
+        <v>77</v>
+      </c>
+      <c r="E64">
+        <v>0</v>
+      </c>
+      <c r="F64">
+        <v>4.73</v>
+      </c>
+      <c r="G64">
+        <v>4.33</v>
+      </c>
+      <c r="H64">
+        <v>93</v>
+      </c>
+      <c r="I64" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65"/>
+      <c r="B65" t="s">
+        <v>78</v>
+      </c>
+      <c r="C65">
+        <v>1</v>
+      </c>
+      <c r="D65" t="s">
+        <v>77</v>
+      </c>
+      <c r="E65">
+        <v>0</v>
+      </c>
+      <c r="F65">
+        <v>4.5</v>
+      </c>
+      <c r="G65">
+        <v>4</v>
+      </c>
+      <c r="H65">
+        <v>57</v>
+      </c>
+      <c r="I65" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9">
+      <c r="A66"/>
+      <c r="B66" t="s">
+        <v>79</v>
+      </c>
+      <c r="C66">
+        <v>1</v>
+      </c>
+      <c r="D66" t="s">
+        <v>80</v>
+      </c>
+      <c r="E66">
+        <v>0</v>
+      </c>
+      <c r="F66">
+        <v>4.27</v>
+      </c>
+      <c r="G66">
+        <v>4</v>
+      </c>
+      <c r="H66">
+        <v>104</v>
+      </c>
+      <c r="I66" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9">
+      <c r="A67"/>
+      <c r="B67" t="s">
+        <v>81</v>
+      </c>
+      <c r="C67">
         <v>3</v>
       </c>
-      <c r="H63" t="s">
-[...90 lines deleted...]
-      </c>
       <c r="D67" t="s">
-        <v>9</v>
+        <v>80</v>
       </c>
       <c r="E67">
         <v>0</v>
       </c>
       <c r="F67">
-        <v>3.09</v>
+        <v>4.18</v>
       </c>
       <c r="G67">
-        <v>3.33</v>
-[...8 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="H67">
+        <v>99</v>
+      </c>
+      <c r="I67" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9">
+      <c r="A68"/>
       <c r="B68" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="C68">
         <v>1</v>
       </c>
       <c r="D68" t="s">
-        <v>9</v>
+        <v>80</v>
       </c>
       <c r="E68">
         <v>0</v>
       </c>
       <c r="F68">
-        <v>3.0</v>
+        <v>4.09</v>
       </c>
       <c r="G68">
-        <v>3</v>
-[...5 lines deleted...]
-    <row r="69" spans="1:8">
+        <v>4</v>
+      </c>
+      <c r="H68">
+        <v>102</v>
+      </c>
+      <c r="I68" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9">
       <c r="A69"/>
       <c r="B69" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="C69">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D69" t="s">
         <v>80</v>
       </c>
       <c r="E69">
         <v>0</v>
       </c>
       <c r="F69">
-        <v>4.73</v>
+        <v>3.82</v>
       </c>
       <c r="G69">
-        <v>4.33</v>
-[...5 lines deleted...]
-    <row r="70" spans="1:8">
+        <v>4</v>
+      </c>
+      <c r="H69">
+        <v>54</v>
+      </c>
+      <c r="I69" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9">
       <c r="A70"/>
       <c r="B70" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="C70">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D70" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="E70">
         <v>0</v>
       </c>
       <c r="F70">
-        <v>4.18</v>
+        <v>3.82</v>
       </c>
       <c r="G70">
         <v>4</v>
       </c>
-      <c r="H70" t="s">
-[...3 lines deleted...]
-    <row r="71" spans="1:8">
+      <c r="H70">
+        <v>53</v>
+      </c>
+      <c r="I70" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9">
       <c r="A71"/>
       <c r="B71" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C71">
         <v>1</v>
       </c>
       <c r="D71" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="E71">
         <v>0</v>
       </c>
       <c r="F71">
-        <v>4.09</v>
+        <v>3.82</v>
       </c>
       <c r="G71">
-        <v>4</v>
-[...5 lines deleted...]
-    <row r="72" spans="1:8">
+        <v>3.67</v>
+      </c>
+      <c r="H71">
+        <v>91</v>
+      </c>
+      <c r="I71" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9">
       <c r="A72"/>
       <c r="B72" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C72">
         <v>1</v>
       </c>
       <c r="D72" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="E72">
         <v>0</v>
       </c>
       <c r="F72">
         <v>3.82</v>
       </c>
       <c r="G72">
         <v>3.67</v>
       </c>
-      <c r="H72" t="s">
-[...3 lines deleted...]
-    <row r="73" spans="1:8">
+      <c r="H72">
+        <v>84</v>
+      </c>
+      <c r="I72" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9">
       <c r="A73"/>
       <c r="B73" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C73">
         <v>1</v>
       </c>
       <c r="D73" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="E73">
         <v>0</v>
       </c>
       <c r="F73">
-        <v>3.82</v>
+        <v>3.73</v>
       </c>
       <c r="G73">
         <v>3.67</v>
       </c>
-      <c r="H73" t="s">
-[...3 lines deleted...]
-    <row r="74" spans="1:8">
+      <c r="H73">
+        <v>95</v>
+      </c>
+      <c r="I73" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9">
       <c r="A74"/>
       <c r="B74" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C74">
         <v>1</v>
       </c>
       <c r="D74" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="E74">
         <v>0</v>
       </c>
       <c r="F74">
-        <v>3.73</v>
+        <v>3.64</v>
       </c>
       <c r="G74">
-        <v>3.67</v>
-[...5 lines deleted...]
-    <row r="75" spans="1:8">
+        <v>3.33</v>
+      </c>
+      <c r="H74">
+        <v>96</v>
+      </c>
+      <c r="I74" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9">
       <c r="A75"/>
       <c r="B75" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C75">
         <v>1</v>
       </c>
       <c r="D75" t="s">
         <v>80</v>
       </c>
       <c r="E75">
         <v>0</v>
       </c>
       <c r="F75">
-        <v>3.64</v>
+        <v>3.55</v>
       </c>
       <c r="G75">
         <v>3.33</v>
       </c>
-      <c r="H75" t="s">
-[...3 lines deleted...]
-    <row r="76" spans="1:8">
+      <c r="H75">
+        <v>98</v>
+      </c>
+      <c r="I75" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9">
       <c r="A76"/>
       <c r="B76" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C76">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D76" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="E76">
         <v>0</v>
       </c>
       <c r="F76">
-        <v>3.55</v>
+        <v>3.45</v>
       </c>
       <c r="G76">
         <v>3.67</v>
       </c>
-      <c r="H76" t="s">
-[...3 lines deleted...]
-    <row r="77" spans="1:8">
+      <c r="H76">
+        <v>103</v>
+      </c>
+      <c r="I76" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9">
       <c r="A77"/>
       <c r="B77" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C77">
         <v>1</v>
       </c>
       <c r="D77" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="E77">
         <v>0</v>
       </c>
       <c r="F77">
-        <v>3.55</v>
+        <v>3.45</v>
       </c>
       <c r="G77">
-        <v>3.33</v>
-[...5 lines deleted...]
-    <row r="78" spans="1:8">
+        <v>3.67</v>
+      </c>
+      <c r="H77">
+        <v>67</v>
+      </c>
+      <c r="I77" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9">
       <c r="A78"/>
       <c r="B78" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C78">
         <v>1</v>
       </c>
       <c r="D78" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="E78">
         <v>0</v>
       </c>
       <c r="F78">
-        <v>3.55</v>
+        <v>3.45</v>
       </c>
       <c r="G78">
         <v>3.33</v>
       </c>
-      <c r="H78" t="s">
-[...3 lines deleted...]
-    <row r="79" spans="1:8">
+      <c r="H78">
+        <v>64</v>
+      </c>
+      <c r="I78" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9">
       <c r="A79"/>
       <c r="B79" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C79">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D79" t="s">
         <v>80</v>
       </c>
       <c r="E79">
         <v>0</v>
       </c>
       <c r="F79">
         <v>3.45</v>
       </c>
       <c r="G79">
-        <v>3.67</v>
-[...5 lines deleted...]
-    <row r="80" spans="1:8">
+        <v>3.33</v>
+      </c>
+      <c r="H79">
+        <v>52</v>
+      </c>
+      <c r="I79" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9">
       <c r="A80"/>
       <c r="B80" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C80">
         <v>1</v>
       </c>
       <c r="D80" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="E80">
         <v>0</v>
       </c>
       <c r="F80">
         <v>3.45</v>
       </c>
       <c r="G80">
-        <v>3.67</v>
-[...5 lines deleted...]
-    <row r="81" spans="1:8">
+        <v>3</v>
+      </c>
+      <c r="H80">
+        <v>87</v>
+      </c>
+      <c r="I80" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9">
       <c r="A81"/>
       <c r="B81" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C81">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D81" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="E81">
         <v>0</v>
       </c>
       <c r="F81">
-        <v>3.45</v>
+        <v>3.36</v>
       </c>
       <c r="G81">
-        <v>3.33</v>
-[...5 lines deleted...]
-    <row r="82" spans="1:8">
+        <v>3.67</v>
+      </c>
+      <c r="H81">
+        <v>86</v>
+      </c>
+      <c r="I81" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9">
       <c r="A82"/>
       <c r="B82" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C82">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D82" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="E82">
         <v>0</v>
       </c>
       <c r="F82">
-        <v>3.45</v>
+        <v>3.36</v>
       </c>
       <c r="G82">
-        <v>3</v>
-[...5 lines deleted...]
-    <row r="83" spans="1:8">
+        <v>3.33</v>
+      </c>
+      <c r="H82">
+        <v>83</v>
+      </c>
+      <c r="I82" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9">
       <c r="A83"/>
       <c r="B83" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C83">
         <v>1</v>
       </c>
       <c r="D83" t="s">
         <v>80</v>
       </c>
       <c r="E83">
         <v>0</v>
       </c>
       <c r="F83">
-        <v>3.4</v>
+        <v>3.36</v>
       </c>
       <c r="G83">
-        <v>3.67</v>
-[...5 lines deleted...]
-    <row r="84" spans="1:8">
+        <v>3.33</v>
+      </c>
+      <c r="H83">
+        <v>75</v>
+      </c>
+      <c r="I83" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9">
       <c r="A84"/>
       <c r="B84" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C84">
         <v>1</v>
       </c>
       <c r="D84" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="E84">
         <v>0</v>
       </c>
       <c r="F84">
         <v>3.36</v>
       </c>
       <c r="G84">
-        <v>3.67</v>
-[...5 lines deleted...]
-    <row r="85" spans="1:8">
+        <v>3.33</v>
+      </c>
+      <c r="H84">
+        <v>61</v>
+      </c>
+      <c r="I84" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9">
       <c r="A85"/>
       <c r="B85" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C85">
         <v>1</v>
       </c>
       <c r="D85" t="s">
         <v>80</v>
       </c>
       <c r="E85">
         <v>0</v>
       </c>
       <c r="F85">
         <v>3.36</v>
       </c>
       <c r="G85">
-        <v>3.67</v>
-[...5 lines deleted...]
-    <row r="86" spans="1:8">
+        <v>3.33</v>
+      </c>
+      <c r="H85">
+        <v>58</v>
+      </c>
+      <c r="I85" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9">
       <c r="A86"/>
       <c r="B86" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C86">
         <v>1</v>
       </c>
       <c r="D86" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="E86">
         <v>0</v>
       </c>
       <c r="F86">
         <v>3.36</v>
       </c>
       <c r="G86">
-        <v>3.67</v>
-[...5 lines deleted...]
-    <row r="87" spans="1:8">
+        <v>3</v>
+      </c>
+      <c r="H86">
+        <v>100</v>
+      </c>
+      <c r="I86" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9">
       <c r="A87"/>
       <c r="B87" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C87">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D87" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="E87">
         <v>0</v>
       </c>
       <c r="F87">
         <v>3.36</v>
       </c>
       <c r="G87">
-        <v>3.33</v>
-[...5 lines deleted...]
-    <row r="88" spans="1:8">
+        <v>3</v>
+      </c>
+      <c r="H87">
+        <v>85</v>
+      </c>
+      <c r="I87" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9">
       <c r="A88"/>
       <c r="B88" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C88">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D88" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="E88">
         <v>0</v>
       </c>
       <c r="F88">
         <v>3.36</v>
       </c>
       <c r="G88">
-        <v>3.33</v>
-[...5 lines deleted...]
-    <row r="89" spans="1:8">
+        <v>3</v>
+      </c>
+      <c r="H88">
+        <v>51</v>
+      </c>
+      <c r="I88" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9">
       <c r="A89"/>
       <c r="B89" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C89">
         <v>2</v>
       </c>
       <c r="D89" t="s">
+        <v>77</v>
+      </c>
+      <c r="E89">
+        <v>0</v>
+      </c>
+      <c r="F89">
+        <v>3.27</v>
+      </c>
+      <c r="G89">
+        <v>4</v>
+      </c>
+      <c r="H89">
         <v>80</v>
       </c>
-      <c r="E89">
-[...12 lines deleted...]
-    <row r="90" spans="1:8">
+      <c r="I89" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9">
       <c r="A90"/>
       <c r="B90" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C90">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D90" t="s">
         <v>80</v>
       </c>
       <c r="E90">
         <v>0</v>
       </c>
       <c r="F90">
-        <v>3.36</v>
+        <v>3.27</v>
       </c>
       <c r="G90">
-        <v>3</v>
-[...5 lines deleted...]
-    <row r="91" spans="1:8">
+        <v>3.33</v>
+      </c>
+      <c r="H90">
+        <v>88</v>
+      </c>
+      <c r="I90" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9">
       <c r="A91"/>
       <c r="B91" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C91">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D91" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="E91">
         <v>0</v>
       </c>
       <c r="F91">
-        <v>3.36</v>
+        <v>3.27</v>
       </c>
       <c r="G91">
-        <v>3</v>
-[...5 lines deleted...]
-    <row r="92" spans="1:8">
+        <v>3.33</v>
+      </c>
+      <c r="H91">
+        <v>81</v>
+      </c>
+      <c r="I91" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9">
       <c r="A92"/>
       <c r="B92" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C92">
         <v>2</v>
       </c>
       <c r="D92" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="E92">
         <v>0</v>
       </c>
       <c r="F92">
         <v>3.27</v>
       </c>
       <c r="G92">
-        <v>4</v>
-[...5 lines deleted...]
-    <row r="93" spans="1:8">
+        <v>3.33</v>
+      </c>
+      <c r="H92">
+        <v>65</v>
+      </c>
+      <c r="I92" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9">
       <c r="A93"/>
       <c r="B93" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C93">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D93" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="E93">
         <v>0</v>
       </c>
       <c r="F93">
         <v>3.27</v>
       </c>
       <c r="G93">
         <v>3.33</v>
       </c>
-      <c r="H93" t="s">
-[...3 lines deleted...]
-    <row r="94" spans="1:8">
+      <c r="H93">
+        <v>60</v>
+      </c>
+      <c r="I93" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9">
       <c r="A94"/>
       <c r="B94" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C94">
         <v>1</v>
       </c>
       <c r="D94" t="s">
         <v>80</v>
       </c>
       <c r="E94">
         <v>0</v>
       </c>
       <c r="F94">
-        <v>3.27</v>
+        <v>3.18</v>
       </c>
       <c r="G94">
-        <v>3.33</v>
-[...5 lines deleted...]
-    <row r="95" spans="1:8">
+        <v>3.67</v>
+      </c>
+      <c r="H94">
+        <v>101</v>
+      </c>
+      <c r="I94" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9">
       <c r="A95"/>
       <c r="B95" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C95">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D95" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="E95">
         <v>0</v>
       </c>
       <c r="F95">
-        <v>3.27</v>
+        <v>3.18</v>
       </c>
       <c r="G95">
-        <v>3.33</v>
-[...5 lines deleted...]
-    <row r="96" spans="1:8">
+        <v>3.67</v>
+      </c>
+      <c r="H95">
+        <v>66</v>
+      </c>
+      <c r="I95" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9">
       <c r="A96"/>
       <c r="B96" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C96">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D96" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="E96">
         <v>0</v>
       </c>
       <c r="F96">
         <v>3.18</v>
       </c>
       <c r="G96">
-        <v>3.67</v>
-[...5 lines deleted...]
-    <row r="97" spans="1:8">
+        <v>3.33</v>
+      </c>
+      <c r="H96">
+        <v>105</v>
+      </c>
+      <c r="I96" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9">
       <c r="A97"/>
       <c r="B97" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C97">
         <v>1</v>
       </c>
       <c r="D97" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="E97">
         <v>0</v>
       </c>
       <c r="F97">
         <v>3.18</v>
       </c>
       <c r="G97">
         <v>3.33</v>
       </c>
-      <c r="H97" t="s">
-[...3 lines deleted...]
-    <row r="98" spans="1:8">
+      <c r="H97">
+        <v>94</v>
+      </c>
+      <c r="I97" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9">
       <c r="A98"/>
       <c r="B98" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C98">
         <v>1</v>
       </c>
       <c r="D98" t="s">
         <v>80</v>
       </c>
       <c r="E98">
         <v>0</v>
       </c>
       <c r="F98">
         <v>3.18</v>
       </c>
       <c r="G98">
         <v>3.33</v>
       </c>
-      <c r="H98" t="s">
-[...3 lines deleted...]
-    <row r="99" spans="1:8">
+      <c r="H98">
+        <v>92</v>
+      </c>
+      <c r="I98" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9">
       <c r="A99"/>
       <c r="B99" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C99">
         <v>1</v>
       </c>
       <c r="D99" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="E99">
         <v>0</v>
       </c>
       <c r="F99">
         <v>3.18</v>
       </c>
       <c r="G99">
         <v>3.33</v>
       </c>
-      <c r="H99" t="s">
-[...3 lines deleted...]
-    <row r="100" spans="1:8">
+      <c r="H99">
+        <v>90</v>
+      </c>
+      <c r="I99" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9">
       <c r="A100"/>
       <c r="B100" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C100">
         <v>1</v>
       </c>
       <c r="D100" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="E100">
         <v>0</v>
       </c>
       <c r="F100">
         <v>3.18</v>
       </c>
       <c r="G100">
         <v>3.33</v>
       </c>
-      <c r="H100" t="s">
-[...3 lines deleted...]
-    <row r="101" spans="1:8">
+      <c r="H100">
+        <v>77</v>
+      </c>
+      <c r="I100" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9">
       <c r="A101"/>
       <c r="B101" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C101">
         <v>2</v>
       </c>
       <c r="D101" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="E101">
         <v>0</v>
       </c>
       <c r="F101">
         <v>3.18</v>
       </c>
       <c r="G101">
         <v>3.33</v>
       </c>
-      <c r="H101" t="s">
-[...3 lines deleted...]
-    <row r="102" spans="1:8">
+      <c r="H101">
+        <v>72</v>
+      </c>
+      <c r="I101" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9">
       <c r="A102"/>
       <c r="B102" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C102">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D102" t="s">
         <v>80</v>
       </c>
       <c r="E102">
         <v>0</v>
       </c>
       <c r="F102">
         <v>3.18</v>
       </c>
       <c r="G102">
-        <v>3</v>
-[...5 lines deleted...]
-    <row r="103" spans="1:8">
+        <v>3.33</v>
+      </c>
+      <c r="H102">
+        <v>71</v>
+      </c>
+      <c r="I102" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9">
       <c r="A103"/>
       <c r="B103" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C103">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D103" t="s">
         <v>80</v>
       </c>
       <c r="E103">
         <v>0</v>
       </c>
       <c r="F103">
-        <v>3.09</v>
+        <v>3.18</v>
       </c>
       <c r="G103">
         <v>3.33</v>
       </c>
-      <c r="H103" t="s">
-[...3 lines deleted...]
-    <row r="104" spans="1:8">
+      <c r="H103">
+        <v>69</v>
+      </c>
+      <c r="I103" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9">
       <c r="A104"/>
       <c r="B104" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C104">
         <v>1</v>
       </c>
       <c r="D104" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="E104">
         <v>0</v>
       </c>
       <c r="F104">
+        <v>3.18</v>
+      </c>
+      <c r="G104">
+        <v>3.33</v>
+      </c>
+      <c r="H104">
+        <v>59</v>
+      </c>
+      <c r="I104" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9">
+      <c r="A105"/>
+      <c r="B105" t="s">
+        <v>119</v>
+      </c>
+      <c r="C105">
+        <v>2</v>
+      </c>
+      <c r="D105" t="s">
+        <v>80</v>
+      </c>
+      <c r="E105">
+        <v>0</v>
+      </c>
+      <c r="F105">
+        <v>3.18</v>
+      </c>
+      <c r="G105">
+        <v>3.33</v>
+      </c>
+      <c r="H105">
+        <v>56</v>
+      </c>
+      <c r="I105" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9">
+      <c r="A106"/>
+      <c r="B106" t="s">
+        <v>120</v>
+      </c>
+      <c r="C106">
+        <v>3</v>
+      </c>
+      <c r="D106" t="s">
+        <v>77</v>
+      </c>
+      <c r="E106">
+        <v>0</v>
+      </c>
+      <c r="F106">
+        <v>3.18</v>
+      </c>
+      <c r="G106">
+        <v>3</v>
+      </c>
+      <c r="H106">
+        <v>70</v>
+      </c>
+      <c r="I106" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9">
+      <c r="A107"/>
+      <c r="B107" t="s">
+        <v>121</v>
+      </c>
+      <c r="C107">
+        <v>1</v>
+      </c>
+      <c r="D107" t="s">
+        <v>77</v>
+      </c>
+      <c r="E107">
+        <v>0</v>
+      </c>
+      <c r="F107">
         <v>3.09</v>
       </c>
-      <c r="G104">
+      <c r="G107">
+        <v>3.33</v>
+      </c>
+      <c r="H107">
+        <v>97</v>
+      </c>
+      <c r="I107" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9">
+      <c r="A108"/>
+      <c r="B108" t="s">
+        <v>122</v>
+      </c>
+      <c r="C108">
+        <v>1</v>
+      </c>
+      <c r="D108" t="s">
+        <v>80</v>
+      </c>
+      <c r="E108">
+        <v>0</v>
+      </c>
+      <c r="F108">
+        <v>3.09</v>
+      </c>
+      <c r="G108">
         <v>3</v>
       </c>
-      <c r="H104" t="s">
-        <v>62</v>
+      <c r="H108">
+        <v>106</v>
+      </c>
+      <c r="I108" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9">
+      <c r="A109"/>
+      <c r="B109" t="s">
+        <v>123</v>
+      </c>
+      <c r="C109">
+        <v>1</v>
+      </c>
+      <c r="D109" t="s">
+        <v>77</v>
+      </c>
+      <c r="E109">
+        <v>0</v>
+      </c>
+      <c r="F109">
+        <v>3.0</v>
+      </c>
+      <c r="G109">
+        <v>3</v>
+      </c>
+      <c r="H109">
+        <v>74</v>
+      </c>
+      <c r="I109" t="s">
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">